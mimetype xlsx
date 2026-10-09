--- v0 (2025-11-16)
+++ v1 (2026-10-09)
@@ -1,291 +1,299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20416"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\TEMP\sp\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\ModX\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7121FFB7-6CE7-4F57-8D66-08A82B2D3C1C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15570" windowHeight="11460"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11880" windowHeight="5955" xr2:uid="{1993C678-54E2-4E57-BA59-DC5187089765}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+  <si>
+    <t>username</t>
+  </si>
+  <si>
+    <t>password</t>
+  </si>
+  <si>
+    <t>firstname</t>
+  </si>
+  <si>
+    <t>lastname</t>
+  </si>
   <si>
     <t>email</t>
   </si>
   <si>
-    <t>nombre(s)</t>
+    <t>Nombre</t>
   </si>
   <si>
     <t>Apellidos</t>
   </si>
   <si>
-    <t>materia</t>
-[...2 lines deleted...]
-    <t>rfc</t>
+    <t>correo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="5" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...24 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -392,438 +400,116 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD9E3B28-C4AC-4EE3-B82E-C6603596F77C}">
+  <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="36.5703125" customWidth="1"/>
+    <col min="1" max="1" width="14.28515625" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" customWidth="1"/>
+    <col min="3" max="3" width="23.7109375" customWidth="1"/>
+    <col min="4" max="4" width="22.5703125" customWidth="1"/>
+    <col min="5" max="5" width="39.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A2" s="3"/>
-[...336 lines deleted...]
-      <c r="C51" s="2"/>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" t="s">
+        <v>7</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>PROFESOR 03</dc:creator>
+  <dc:creator>Profesor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>